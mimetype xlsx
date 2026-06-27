--- v2 (2026-01-09)
+++ v3 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1730">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1842">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>Class A HKD (Accu)</t>
   </si>
   <si>
     <t>Class A HKD (Dist)</t>
   </si>
   <si>
     <t>Class A RMB (Accu)</t>
   </si>
   <si>
     <t>2019-01-02</t>
   </si>
   <si>
     <t>2019-01-03</t>
   </si>
   <si>
     <t>2019-01-04</t>
   </si>
   <si>
     <t>2019-01-07</t>
   </si>
   <si>
@@ -5202,50 +5202,386 @@
     <t>2025-12-23</t>
   </si>
   <si>
     <t>2025-12-24</t>
   </si>
   <si>
     <t>2025-12-29</t>
   </si>
   <si>
     <t>2025-12-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-02</t>
   </si>
   <si>
     <t>2026-01-05</t>
   </si>
   <si>
     <t>2026-01-06</t>
   </si>
   <si>
     <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>2026-01-08</t>
+  </si>
+  <si>
+    <t>2026-01-09</t>
+  </si>
+  <si>
+    <t>2026-01-12</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>2026-01-14</t>
+  </si>
+  <si>
+    <t>2026-01-15</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>2026-01-21</t>
+  </si>
+  <si>
+    <t>2026-01-22</t>
+  </si>
+  <si>
+    <t>2026-01-23</t>
+  </si>
+  <si>
+    <t>2026-01-26</t>
+  </si>
+  <si>
+    <t>2026-01-27</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>2026-01-30</t>
+  </si>
+  <si>
+    <t>2026-02-02</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>2026-02-04</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>2026-02-13</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>2026-02-20</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>2026-02-26</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>2026-03-09</t>
+  </si>
+  <si>
+    <t>2026-03-10</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -5548,51 +5884,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1727"/>
+  <dimension ref="A1:D1839"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
@@ -28152,50 +28488,1618 @@
       <c r="A1726" t="s">
         <v>1728</v>
       </c>
       <c r="B1726">
         <v>109.4364</v>
       </c>
       <c r="C1726">
         <v>70.2405</v>
       </c>
       <c r="D1726">
         <v>79.8046</v>
       </c>
     </row>
     <row r="1727" spans="1:4">
       <c r="A1727" t="s">
         <v>1729</v>
       </c>
       <c r="B1727">
         <v>109.0061</v>
       </c>
       <c r="C1727">
         <v>69.9644</v>
       </c>
       <c r="D1727">
         <v>79.648</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:4">
+      <c r="A1728" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B1728">
+        <v>107.5871</v>
+      </c>
+      <c r="C1728">
+        <v>69.0536</v>
+      </c>
+      <c r="D1728">
+        <v>78.435</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:4">
+      <c r="A1729" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B1729">
+        <v>107.8488</v>
+      </c>
+      <c r="C1729">
+        <v>69.2215</v>
+      </c>
+      <c r="D1729">
+        <v>78.5343</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:4">
+      <c r="A1730" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B1730">
+        <v>109.2424</v>
+      </c>
+      <c r="C1730">
+        <v>70.116</v>
+      </c>
+      <c r="D1730">
+        <v>79.4425</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:4">
+      <c r="A1731" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B1731">
+        <v>109.9507</v>
+      </c>
+      <c r="C1731">
+        <v>70.5706</v>
+      </c>
+      <c r="D1731">
+        <v>79.9647</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:4">
+      <c r="A1732" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B1732">
+        <v>110.5855</v>
+      </c>
+      <c r="C1732">
+        <v>70.9781</v>
+      </c>
+      <c r="D1732">
+        <v>80.4336</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:4">
+      <c r="A1733" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B1733">
+        <v>110.3255</v>
+      </c>
+      <c r="C1733">
+        <v>70.8112</v>
+      </c>
+      <c r="D1733">
+        <v>80.1513</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:4">
+      <c r="A1734" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B1734">
+        <v>110.5025</v>
+      </c>
+      <c r="C1734">
+        <v>70.9248</v>
+      </c>
+      <c r="D1734">
+        <v>80.3373</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:4">
+      <c r="A1735" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B1735">
+        <v>109.4341</v>
+      </c>
+      <c r="C1735">
+        <v>70.2391</v>
+      </c>
+      <c r="D1735">
+        <v>79.4469</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:4">
+      <c r="A1736" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B1736">
+        <v>109.1378</v>
+      </c>
+      <c r="C1736">
+        <v>70.0489</v>
+      </c>
+      <c r="D1736">
+        <v>79.1894</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:4">
+      <c r="A1737" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B1737">
+        <v>109.7909</v>
+      </c>
+      <c r="C1737">
+        <v>70.4681</v>
+      </c>
+      <c r="D1737">
+        <v>79.7273</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:4">
+      <c r="A1738" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B1738">
+        <v>109.8187</v>
+      </c>
+      <c r="C1738">
+        <v>70.4859</v>
+      </c>
+      <c r="D1738">
+        <v>79.8116</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:4">
+      <c r="A1739" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B1739">
+        <v>110.4824</v>
+      </c>
+      <c r="C1739">
+        <v>70.9119</v>
+      </c>
+      <c r="D1739">
+        <v>80.115</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:4">
+      <c r="A1740" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B1740">
+        <v>110.6387</v>
+      </c>
+      <c r="C1740">
+        <v>71.0122</v>
+      </c>
+      <c r="D1740">
+        <v>80.2212</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:4">
+      <c r="A1741" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B1741">
+        <v>112.2395</v>
+      </c>
+      <c r="C1741">
+        <v>72.0397</v>
+      </c>
+      <c r="D1741">
+        <v>81.1866</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:4">
+      <c r="A1742" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B1742">
+        <v>114.9944</v>
+      </c>
+      <c r="C1742">
+        <v>73.8079</v>
+      </c>
+      <c r="D1742">
+        <v>83.2755</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:4">
+      <c r="A1743" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B1743">
+        <v>115.0296</v>
+      </c>
+      <c r="C1743">
+        <v>73.8304</v>
+      </c>
+      <c r="D1743">
+        <v>83.2639</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:4">
+      <c r="A1744" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B1744">
+        <v>112.433</v>
+      </c>
+      <c r="C1744">
+        <v>72.1638</v>
+      </c>
+      <c r="D1744">
+        <v>81.4714</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:4">
+      <c r="A1745" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B1745">
+        <v>108.9682</v>
+      </c>
+      <c r="C1745">
+        <v>69.94</v>
+      </c>
+      <c r="D1745">
+        <v>78.7993</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:4">
+      <c r="A1746" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B1746">
+        <v>109.7092</v>
+      </c>
+      <c r="C1746">
+        <v>70.4156</v>
+      </c>
+      <c r="D1746">
+        <v>79.2295</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:4">
+      <c r="A1747" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B1747">
+        <v>109.5674</v>
+      </c>
+      <c r="C1747">
+        <v>70.3246</v>
+      </c>
+      <c r="D1747">
+        <v>79.2044</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:4">
+      <c r="A1748" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B1748">
+        <v>108.9334</v>
+      </c>
+      <c r="C1748">
+        <v>69.9177</v>
+      </c>
+      <c r="D1748">
+        <v>78.7182</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:4">
+      <c r="A1749" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B1749">
+        <v>107.7674</v>
+      </c>
+      <c r="C1749">
+        <v>69.1693</v>
+      </c>
+      <c r="D1749">
+        <v>77.7719</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:4">
+      <c r="A1750" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B1750">
+        <v>109.9568</v>
+      </c>
+      <c r="C1750">
+        <v>70.5746</v>
+      </c>
+      <c r="D1750">
+        <v>79.1554</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:4">
+      <c r="A1751" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B1751">
+        <v>110.6346</v>
+      </c>
+      <c r="C1751">
+        <v>71.0096</v>
+      </c>
+      <c r="D1751">
+        <v>79.601</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:4">
+      <c r="A1752" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B1752">
+        <v>110.2394</v>
+      </c>
+      <c r="C1752">
+        <v>70.7559</v>
+      </c>
+      <c r="D1752">
+        <v>79.2746</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:4">
+      <c r="A1753" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B1753">
+        <v>110.0613</v>
+      </c>
+      <c r="C1753">
+        <v>70.6416</v>
+      </c>
+      <c r="D1753">
+        <v>79.0487</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:4">
+      <c r="A1754" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B1754">
+        <v>107.9247</v>
+      </c>
+      <c r="C1754">
+        <v>69.2702</v>
+      </c>
+      <c r="D1754">
+        <v>77.5347</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:4">
+      <c r="A1755" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B1755">
+        <v>108.7198</v>
+      </c>
+      <c r="C1755">
+        <v>69.7805</v>
+      </c>
+      <c r="D1755">
+        <v>77.9269</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:4">
+      <c r="A1756" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B1756">
+        <v>107.7747</v>
+      </c>
+      <c r="C1756">
+        <v>69.174</v>
+      </c>
+      <c r="D1756">
+        <v>77.4133</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:4">
+      <c r="A1757" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B1757">
+        <v>109.8054</v>
+      </c>
+      <c r="C1757">
+        <v>70.4774</v>
+      </c>
+      <c r="D1757">
+        <v>78.7051</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:4">
+      <c r="A1758" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B1758">
+        <v>108.0233</v>
+      </c>
+      <c r="C1758">
+        <v>69.3335</v>
+      </c>
+      <c r="D1758">
+        <v>77.2847</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:4">
+      <c r="A1759" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B1759">
+        <v>108.7484</v>
+      </c>
+      <c r="C1759">
+        <v>69.7989</v>
+      </c>
+      <c r="D1759">
+        <v>77.5512</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:4">
+      <c r="A1760" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B1760">
+        <v>106.6625</v>
+      </c>
+      <c r="C1760">
+        <v>68.4601</v>
+      </c>
+      <c r="D1760">
+        <v>75.9239</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:4">
+      <c r="A1761" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B1761">
+        <v>107.0394</v>
+      </c>
+      <c r="C1761">
+        <v>68.702</v>
+      </c>
+      <c r="D1761">
+        <v>76.3994</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:4">
+      <c r="A1762" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B1762">
+        <v>105.4358</v>
+      </c>
+      <c r="C1762">
+        <v>67.6727</v>
+      </c>
+      <c r="D1762">
+        <v>75.6864</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:4">
+      <c r="A1763" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B1763">
+        <v>103.7102</v>
+      </c>
+      <c r="C1763">
+        <v>66.5652</v>
+      </c>
+      <c r="D1763">
+        <v>74.8174</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:4">
+      <c r="A1764" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B1764">
+        <v>102.181</v>
+      </c>
+      <c r="C1764">
+        <v>65.5837</v>
+      </c>
+      <c r="D1764">
+        <v>73.3242</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:4">
+      <c r="A1765" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B1765">
+        <v>102.4651</v>
+      </c>
+      <c r="C1765">
+        <v>65.7661</v>
+      </c>
+      <c r="D1765">
+        <v>73.7492</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:4">
+      <c r="A1766" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B1766">
+        <v>103.4258</v>
+      </c>
+      <c r="C1766">
+        <v>66.3827</v>
+      </c>
+      <c r="D1766">
+        <v>74.2895</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:4">
+      <c r="A1767" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B1767">
+        <v>102.1594</v>
+      </c>
+      <c r="C1767">
+        <v>65.5698</v>
+      </c>
+      <c r="D1767">
+        <v>73.2053</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:4">
+      <c r="A1768" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B1768">
+        <v>104.3368</v>
+      </c>
+      <c r="C1768">
+        <v>66.9674</v>
+      </c>
+      <c r="D1768">
+        <v>74.6472</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:4">
+      <c r="A1769" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B1769">
+        <v>104.4727</v>
+      </c>
+      <c r="C1769">
+        <v>67.0546</v>
+      </c>
+      <c r="D1769">
+        <v>74.692</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:4">
+      <c r="A1770" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B1770">
+        <v>103.7995</v>
+      </c>
+      <c r="C1770">
+        <v>66.6225</v>
+      </c>
+      <c r="D1770">
+        <v>74.2498</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:4">
+      <c r="A1771" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B1771">
+        <v>102.7684</v>
+      </c>
+      <c r="C1771">
+        <v>65.9608</v>
+      </c>
+      <c r="D1771">
+        <v>73.7652</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:4">
+      <c r="A1772" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B1772">
+        <v>103.5044</v>
+      </c>
+      <c r="C1772">
+        <v>66.4331</v>
+      </c>
+      <c r="D1772">
+        <v>74.0908</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:4">
+      <c r="A1773" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B1773">
+        <v>102.7808</v>
+      </c>
+      <c r="C1773">
+        <v>65.9687</v>
+      </c>
+      <c r="D1773">
+        <v>73.4565</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:4">
+      <c r="A1774" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B1774">
+        <v>103.7365</v>
+      </c>
+      <c r="C1774">
+        <v>66.5821</v>
+      </c>
+      <c r="D1774">
+        <v>74.3093</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:4">
+      <c r="A1775" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B1775">
+        <v>100.9778</v>
+      </c>
+      <c r="C1775">
+        <v>64.8114</v>
+      </c>
+      <c r="D1775">
+        <v>72.1616</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:4">
+      <c r="A1776" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B1776">
+        <v>100.4026</v>
+      </c>
+      <c r="C1776">
+        <v>64.4423</v>
+      </c>
+      <c r="D1776">
+        <v>72.0289</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:4">
+      <c r="A1777" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B1777">
+        <v>97.0064</v>
+      </c>
+      <c r="C1777">
+        <v>62.2625</v>
+      </c>
+      <c r="D1777">
+        <v>69.3662</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:4">
+      <c r="A1778" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B1778">
+        <v>99.0468</v>
+      </c>
+      <c r="C1778">
+        <v>63.572</v>
+      </c>
+      <c r="D1778">
+        <v>70.9936</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:4">
+      <c r="A1779" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B1779">
+        <v>99.4581</v>
+      </c>
+      <c r="C1779">
+        <v>63.836</v>
+      </c>
+      <c r="D1779">
+        <v>71.4521</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:4">
+      <c r="A1780" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B1780">
+        <v>97.2966</v>
+      </c>
+      <c r="C1780">
+        <v>62.4487</v>
+      </c>
+      <c r="D1780">
+        <v>70.0044</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:4">
+      <c r="A1781" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B1781">
+        <v>97.6508</v>
+      </c>
+      <c r="C1781">
+        <v>62.6761</v>
+      </c>
+      <c r="D1781">
+        <v>70.191</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:4">
+      <c r="A1782" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B1782">
+        <v>97.0339</v>
+      </c>
+      <c r="C1782">
+        <v>62.2801</v>
+      </c>
+      <c r="D1782">
+        <v>69.686</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:4">
+      <c r="A1783" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B1783">
+        <v>96.7451</v>
+      </c>
+      <c r="C1783">
+        <v>62.0948</v>
+      </c>
+      <c r="D1783">
+        <v>69.1672</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:4">
+      <c r="A1784" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B1784">
+        <v>98.4283</v>
+      </c>
+      <c r="C1784">
+        <v>62.5542</v>
+      </c>
+      <c r="D1784">
+        <v>70.2779</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:4">
+      <c r="A1785" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B1785">
+        <v>97.8232</v>
+      </c>
+      <c r="C1785">
+        <v>62.1697</v>
+      </c>
+      <c r="D1785">
+        <v>69.9626</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:4">
+      <c r="A1786" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B1786">
+        <v>100.8262</v>
+      </c>
+      <c r="C1786">
+        <v>64.0782</v>
+      </c>
+      <c r="D1786">
+        <v>71.5629</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:4">
+      <c r="A1787" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B1787">
+        <v>100.8147</v>
+      </c>
+      <c r="C1787">
+        <v>64.0709</v>
+      </c>
+      <c r="D1787">
+        <v>71.4862</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:4">
+      <c r="A1788" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B1788">
+        <v>101.6336</v>
+      </c>
+      <c r="C1788">
+        <v>64.5913</v>
+      </c>
+      <c r="D1788">
+        <v>72.0856</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:4">
+      <c r="A1789" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B1789">
+        <v>100.8658</v>
+      </c>
+      <c r="C1789">
+        <v>64.1033</v>
+      </c>
+      <c r="D1789">
+        <v>71.4788</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:4">
+      <c r="A1790" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B1790">
+        <v>101.8088</v>
+      </c>
+      <c r="C1790">
+        <v>64.7026</v>
+      </c>
+      <c r="D1790">
+        <v>72.0215</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:4">
+      <c r="A1791" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B1791">
+        <v>101.8397</v>
+      </c>
+      <c r="C1791">
+        <v>64.7222</v>
+      </c>
+      <c r="D1791">
+        <v>72.1124</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:4">
+      <c r="A1792" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B1792">
+        <v>103.8875</v>
+      </c>
+      <c r="C1792">
+        <v>66.0237</v>
+      </c>
+      <c r="D1792">
+        <v>73.7036</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:4">
+      <c r="A1793" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B1793">
+        <v>103.0271</v>
+      </c>
+      <c r="C1793">
+        <v>65.4769</v>
+      </c>
+      <c r="D1793">
+        <v>72.9659</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:4">
+      <c r="A1794" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B1794">
+        <v>103.3629</v>
+      </c>
+      <c r="C1794">
+        <v>65.6903</v>
+      </c>
+      <c r="D1794">
+        <v>73.1973</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:4">
+      <c r="A1795" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B1795">
+        <v>103.9699</v>
+      </c>
+      <c r="C1795">
+        <v>66.0761</v>
+      </c>
+      <c r="D1795">
+        <v>73.7685</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:4">
+      <c r="A1796" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B1796">
+        <v>103.2222</v>
+      </c>
+      <c r="C1796">
+        <v>65.6009</v>
+      </c>
+      <c r="D1796">
+        <v>73.2508</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:4">
+      <c r="A1797" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B1797">
+        <v>102.8627</v>
+      </c>
+      <c r="C1797">
+        <v>65.3724</v>
+      </c>
+      <c r="D1797">
+        <v>73.0466</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:4">
+      <c r="A1798" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B1798">
+        <v>103.1752</v>
+      </c>
+      <c r="C1798">
+        <v>65.571</v>
+      </c>
+      <c r="D1798">
+        <v>73.2301</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:4">
+      <c r="A1799" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B1799">
+        <v>102.9083</v>
+      </c>
+      <c r="C1799">
+        <v>65.4014</v>
+      </c>
+      <c r="D1799">
+        <v>72.9262</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:4">
+      <c r="A1800" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B1800">
+        <v>102.0393</v>
+      </c>
+      <c r="C1800">
+        <v>64.8491</v>
+      </c>
+      <c r="D1800">
+        <v>72.4682</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:4">
+      <c r="A1801" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B1801">
+        <v>103.9896</v>
+      </c>
+      <c r="C1801">
+        <v>66.0886</v>
+      </c>
+      <c r="D1801">
+        <v>73.9243</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:4">
+      <c r="A1802" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B1802">
+        <v>103.2081</v>
+      </c>
+      <c r="C1802">
+        <v>65.5919</v>
+      </c>
+      <c r="D1802">
+        <v>73.2471</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:4">
+      <c r="A1803" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B1803">
+        <v>104.7714</v>
+      </c>
+      <c r="C1803">
+        <v>66.5855</v>
+      </c>
+      <c r="D1803">
+        <v>74.3372</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:4">
+      <c r="A1804" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B1804">
+        <v>104.1721</v>
+      </c>
+      <c r="C1804">
+        <v>66.2046</v>
+      </c>
+      <c r="D1804">
+        <v>73.8475</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:4">
+      <c r="A1805" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B1805">
+        <v>105.8168</v>
+      </c>
+      <c r="C1805">
+        <v>67.2499</v>
+      </c>
+      <c r="D1805">
+        <v>74.8569</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:4">
+      <c r="A1806" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B1806">
+        <v>107.043</v>
+      </c>
+      <c r="C1806">
+        <v>68.0291</v>
+      </c>
+      <c r="D1806">
+        <v>75.7046</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:4">
+      <c r="A1807" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B1807">
+        <v>106.368</v>
+      </c>
+      <c r="C1807">
+        <v>67.6001</v>
+      </c>
+      <c r="D1807">
+        <v>75.1292</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:4">
+      <c r="A1808" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B1808">
+        <v>107.2555</v>
+      </c>
+      <c r="C1808">
+        <v>68.1642</v>
+      </c>
+      <c r="D1808">
+        <v>75.7035</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:4">
+      <c r="A1809" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B1809">
+        <v>106.4513</v>
+      </c>
+      <c r="C1809">
+        <v>67.653</v>
+      </c>
+      <c r="D1809">
+        <v>75.1228</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:4">
+      <c r="A1810" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B1810">
+        <v>107.2779</v>
+      </c>
+      <c r="C1810">
+        <v>68.1784</v>
+      </c>
+      <c r="D1810">
+        <v>75.6537</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:4">
+      <c r="A1811" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B1811">
+        <v>106.5552</v>
+      </c>
+      <c r="C1811">
+        <v>67.7191</v>
+      </c>
+      <c r="D1811">
+        <v>75.118</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:4">
+      <c r="A1812" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B1812">
+        <v>104.5101</v>
+      </c>
+      <c r="C1812">
+        <v>66.4194</v>
+      </c>
+      <c r="D1812">
+        <v>73.984</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:4">
+      <c r="A1813" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B1813">
+        <v>103.764</v>
+      </c>
+      <c r="C1813">
+        <v>65.9452</v>
+      </c>
+      <c r="D1813">
+        <v>73.3028</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:4">
+      <c r="A1814" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B1814">
+        <v>104.0175</v>
+      </c>
+      <c r="C1814">
+        <v>66.1063</v>
+      </c>
+      <c r="D1814">
+        <v>73.6481</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:4">
+      <c r="A1815" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B1815">
+        <v>104.4601</v>
+      </c>
+      <c r="C1815">
+        <v>66.3876</v>
+      </c>
+      <c r="D1815">
+        <v>73.7944</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:4">
+      <c r="A1816" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B1816">
+        <v>103.2602</v>
+      </c>
+      <c r="C1816">
+        <v>65.625</v>
+      </c>
+      <c r="D1816">
+        <v>72.9215</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:4">
+      <c r="A1817" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B1817">
+        <v>105.8311</v>
+      </c>
+      <c r="C1817">
+        <v>67.2589</v>
+      </c>
+      <c r="D1817">
+        <v>74.7046</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:4">
+      <c r="A1818" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B1818">
+        <v>106.9825</v>
+      </c>
+      <c r="C1818">
+        <v>67.9907</v>
+      </c>
+      <c r="D1818">
+        <v>75.3604</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:4">
+      <c r="A1819" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B1819">
+        <v>106.4753</v>
+      </c>
+      <c r="C1819">
+        <v>67.6683</v>
+      </c>
+      <c r="D1819">
+        <v>74.9512</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:4">
+      <c r="A1820" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B1820">
+        <v>106.3021</v>
+      </c>
+      <c r="C1820">
+        <v>67.5583</v>
+      </c>
+      <c r="D1820">
+        <v>74.7776</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:4">
+      <c r="A1821" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B1821">
+        <v>106.4602</v>
+      </c>
+      <c r="C1821">
+        <v>67.6587</v>
+      </c>
+      <c r="D1821">
+        <v>74.7595</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:4">
+      <c r="A1822" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B1822">
+        <v>105.9286</v>
+      </c>
+      <c r="C1822">
+        <v>67.3209</v>
+      </c>
+      <c r="D1822">
+        <v>74.3862</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:4">
+      <c r="A1823" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B1823">
+        <v>108.0976</v>
+      </c>
+      <c r="C1823">
+        <v>68.6994</v>
+      </c>
+      <c r="D1823">
+        <v>75.8897</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:4">
+      <c r="A1824" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B1824">
+        <v>107.617</v>
+      </c>
+      <c r="C1824">
+        <v>68.3939</v>
+      </c>
+      <c r="D1824">
+        <v>75.7484</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:4">
+      <c r="A1825" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B1825">
+        <v>106.2266</v>
+      </c>
+      <c r="C1825">
+        <v>67.5103</v>
+      </c>
+      <c r="D1825">
+        <v>74.7632</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:4">
+      <c r="A1826" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B1826">
+        <v>103.2297</v>
+      </c>
+      <c r="C1826">
+        <v>65.6057</v>
+      </c>
+      <c r="D1826">
+        <v>72.8052</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:4">
+      <c r="A1827" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B1827">
+        <v>101.2647</v>
+      </c>
+      <c r="C1827">
+        <v>64.3568</v>
+      </c>
+      <c r="D1827">
+        <v>71.3203</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:4">
+      <c r="A1828" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B1828">
+        <v>102.4954</v>
+      </c>
+      <c r="C1828">
+        <v>65.139</v>
+      </c>
+      <c r="D1828">
+        <v>72.1185</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:4">
+      <c r="A1829" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B1829">
+        <v>100.9559</v>
+      </c>
+      <c r="C1829">
+        <v>64.1606</v>
+      </c>
+      <c r="D1829">
+        <v>71.0783</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:4">
+      <c r="A1830" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B1830">
+        <v>101.3415</v>
+      </c>
+      <c r="C1830">
+        <v>64.4057</v>
+      </c>
+      <c r="D1830">
+        <v>71.165</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:4">
+      <c r="A1831" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B1831">
+        <v>103.1051</v>
+      </c>
+      <c r="C1831">
+        <v>65.5265</v>
+      </c>
+      <c r="D1831">
+        <v>72.4159</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:4">
+      <c r="A1832" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B1832">
+        <v>105.7299</v>
+      </c>
+      <c r="C1832">
+        <v>67.1946</v>
+      </c>
+      <c r="D1832">
+        <v>74.2146</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:4">
+      <c r="A1833" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B1833">
+        <v>105.0951</v>
+      </c>
+      <c r="C1833">
+        <v>66.7912</v>
+      </c>
+      <c r="D1833">
+        <v>73.7499</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:4">
+      <c r="A1834" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B1834">
+        <v>105.5964</v>
+      </c>
+      <c r="C1834">
+        <v>67.1098</v>
+      </c>
+      <c r="D1834">
+        <v>74.294</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:4">
+      <c r="A1835" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B1835">
+        <v>106.0282</v>
+      </c>
+      <c r="C1835">
+        <v>67.3842</v>
+      </c>
+      <c r="D1835">
+        <v>74.6107</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:4">
+      <c r="A1836" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B1836">
+        <v>107.5542</v>
+      </c>
+      <c r="C1836">
+        <v>68.354</v>
+      </c>
+      <c r="D1836">
+        <v>75.6518</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:4">
+      <c r="A1837" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B1837">
+        <v>103.6965</v>
+      </c>
+      <c r="C1837">
+        <v>65.9023</v>
+      </c>
+      <c r="D1837">
+        <v>73.109</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:4">
+      <c r="A1838" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B1838">
+        <v>104.7916</v>
+      </c>
+      <c r="C1838">
+        <v>66.5983</v>
+      </c>
+      <c r="D1838">
+        <v>74.0866</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:4">
+      <c r="A1839" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B1839">
+        <v>105.6755</v>
+      </c>
+      <c r="C1839">
+        <v>67.16</v>
+      </c>
+      <c r="D1839">
+        <v>74.5818</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">