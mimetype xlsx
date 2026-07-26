--- v3 (2026-06-27)
+++ v4 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1842">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1849">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>Class A HKD (Accu)</t>
   </si>
   <si>
     <t>Class A HKD (Dist)</t>
   </si>
   <si>
     <t>Class A RMB (Accu)</t>
   </si>
   <si>
     <t>2019-01-02</t>
   </si>
   <si>
     <t>2019-01-03</t>
   </si>
   <si>
     <t>2019-01-04</t>
   </si>
   <si>
     <t>2019-01-07</t>
   </si>
   <si>
@@ -5538,50 +5538,71 @@
     <t>2026-06-12</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
     <t>2026-06-16</t>
   </si>
   <si>
     <t>2026-06-17</t>
   </si>
   <si>
     <t>2026-06-18</t>
   </si>
   <si>
     <t>2026-06-22</t>
   </si>
   <si>
     <t>2026-06-23</t>
   </si>
   <si>
     <t>2026-06-24</t>
   </si>
   <si>
     <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -5884,51 +5905,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1839"/>
+  <dimension ref="A1:D1846"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
@@ -30056,50 +30077,148 @@
       <c r="A1838" t="s">
         <v>1840</v>
       </c>
       <c r="B1838">
         <v>104.7916</v>
       </c>
       <c r="C1838">
         <v>66.5983</v>
       </c>
       <c r="D1838">
         <v>74.0866</v>
       </c>
     </row>
     <row r="1839" spans="1:4">
       <c r="A1839" t="s">
         <v>1841</v>
       </c>
       <c r="B1839">
         <v>105.6755</v>
       </c>
       <c r="C1839">
         <v>67.16</v>
       </c>
       <c r="D1839">
         <v>74.5818</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:4">
+      <c r="A1840" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B1840">
+        <v>102.4658</v>
+      </c>
+      <c r="C1840">
+        <v>65.1202</v>
+      </c>
+      <c r="D1840">
+        <v>72.3479</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:4">
+      <c r="A1841" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B1841">
+        <v>103.1682</v>
+      </c>
+      <c r="C1841">
+        <v>65.5666</v>
+      </c>
+      <c r="D1841">
+        <v>72.806</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:4">
+      <c r="A1842" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B1842">
+        <v>104.3952</v>
+      </c>
+      <c r="C1842">
+        <v>66.3464</v>
+      </c>
+      <c r="D1842">
+        <v>73.5443</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:4">
+      <c r="A1843" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B1843">
+        <v>99.7723</v>
+      </c>
+      <c r="C1843">
+        <v>62.7449</v>
+      </c>
+      <c r="D1843">
+        <v>70.2693</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:4">
+      <c r="A1844" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B1844">
+        <v>100.185</v>
+      </c>
+      <c r="C1844">
+        <v>63.0045</v>
+      </c>
+      <c r="D1844">
+        <v>70.5233</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:4">
+      <c r="A1845" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B1845">
+        <v>99.714</v>
+      </c>
+      <c r="C1845">
+        <v>62.7082</v>
+      </c>
+      <c r="D1845">
+        <v>70.2769</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:4">
+      <c r="A1846" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B1846">
+        <v>99.0635</v>
+      </c>
+      <c r="C1846">
+        <v>62.2992</v>
+      </c>
+      <c r="D1846">
+        <v>69.9274</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">